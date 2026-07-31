--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -513,50 +513,71 @@
     <row r="2" spans="1:18">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2">
         <v>108</v>
       </c>
       <c r="I2">
         <v>110</v>
       </c>
+      <c r="J2">
+        <v>0</v>
+      </c>
+      <c r="K2">
+        <v>0</v>
+      </c>
+      <c r="L2">
+        <v>0</v>
+      </c>
+      <c r="M2">
+        <v>0</v>
+      </c>
+      <c r="N2">
+        <v>0</v>
+      </c>
+      <c r="O2">
+        <v>0</v>
+      </c>
+      <c r="P2">
+        <v>0</v>
+      </c>
       <c r="Q2" t="s">
         <v>13</v>
       </c>
       <c r="R2" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">