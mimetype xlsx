--- v0 (2026-05-17)
+++ v1 (2026-09-08)
@@ -65,57 +65,57 @@
   <si>
     <t>Kesehatan</t>
   </si>
   <si>
     <t>Jumlah Kasus Penyakit Tidak Menular Menurut Kecamatan</t>
   </si>
   <si>
     <t>Kecamatan</t>
   </si>
   <si>
     <t>Jogorogo</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>kasus</t>
   </si>
   <si>
     <t>Dinas Kesehatan</t>
   </si>
   <si>
+    <t>Kendal</t>
+  </si>
+  <si>
     <t>Sine</t>
   </si>
   <si>
     <t>Ngrambe</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kendal</t>
   </si>
   <si>
     <t>Geneng</t>
   </si>
   <si>
     <t>Kwadungan</t>
   </si>
   <si>
     <t>Karangjati</t>
   </si>
   <si>
     <t>Padas</t>
   </si>
   <si>
     <t>Ngawi</t>
   </si>
   <si>
     <t>Paron</t>
   </si>
   <si>
     <t>Kedunggalar</t>
   </si>
   <si>
     <t>Widodaren</t>
   </si>
@@ -621,169 +621,169 @@
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3" t="s">
         <v>13</v>
       </c>
       <c r="H3" t="s">
         <v>14</v>
       </c>
       <c r="I3">
-        <v>2513</v>
+        <v>3131</v>
       </c>
       <c r="J3">
-        <v>1954</v>
+        <v>1623</v>
       </c>
       <c r="K3">
-        <v>4273</v>
+        <v>3359</v>
       </c>
       <c r="L3">
-        <v>10261</v>
+        <v>11769</v>
       </c>
       <c r="M3">
-        <v>9417</v>
+        <v>8684</v>
       </c>
       <c r="N3">
-        <v>23021</v>
+        <v>26300</v>
       </c>
       <c r="O3">
-        <v>6845</v>
+        <v>7887</v>
       </c>
       <c r="Q3" t="s">
         <v>15</v>
       </c>
       <c r="R3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>18</v>
       </c>
       <c r="G4" t="s">
         <v>13</v>
       </c>
       <c r="H4" t="s">
         <v>14</v>
       </c>
       <c r="I4">
-        <v>5062</v>
+        <v>2513</v>
       </c>
       <c r="J4">
-        <v>5493</v>
+        <v>1954</v>
       </c>
       <c r="K4">
-        <v>10962</v>
+        <v>4273</v>
       </c>
       <c r="L4">
-        <v>11885</v>
+        <v>10261</v>
       </c>
       <c r="M4">
-        <v>11907</v>
+        <v>9417</v>
       </c>
       <c r="N4">
-        <v>18610</v>
+        <v>23021</v>
       </c>
       <c r="O4">
-        <v>12062</v>
+        <v>6845</v>
       </c>
       <c r="Q4" t="s">
         <v>15</v>
       </c>
       <c r="R4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
         <v>9</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>13</v>
       </c>
       <c r="H5" t="s">
         <v>14</v>
       </c>
       <c r="I5">
-        <v>3131</v>
+        <v>5062</v>
       </c>
       <c r="J5">
-        <v>1623</v>
+        <v>5493</v>
       </c>
       <c r="K5">
-        <v>3359</v>
+        <v>10962</v>
       </c>
       <c r="L5">
-        <v>11769</v>
+        <v>11885</v>
       </c>
       <c r="M5">
-        <v>8684</v>
+        <v>11907</v>
       </c>
       <c r="N5">
-        <v>26300</v>
+        <v>18610</v>
       </c>
       <c r="O5">
-        <v>7887</v>
+        <v>12062</v>
       </c>
       <c r="Q5" t="s">
         <v>15</v>
       </c>
       <c r="R5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>9</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
       <c r="G6" t="s">