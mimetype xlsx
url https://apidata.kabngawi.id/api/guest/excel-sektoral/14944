--- v0 (2026-05-17)
+++ v1 (2026-09-28)
@@ -44,51 +44,51 @@
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Indikator</t>
   </si>
   <si>
     <t>Tipe Sub Indikator</t>
   </si>
   <si>
     <t>Sub Indikator</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Produsen Data / Sumber Data</t>
   </si>
   <si>
     <t>Kesehatan</t>
   </si>
   <si>
-    <t>Jumlah Kasus Penyakit Diftery, Pertusis, Tetanus, Hepatitis B, dan Suspek Campak yang Dapat Dicegah Dengan Imunisasi menurut Kecamatan</t>
+    <t>Jumlah Kasus Penyakit Diftery, Pertusis, Tetanus, Hepatitis B, dan Suspek Campak yang Dapat Dicegah Dengan Imunisasi Menurut Kecamatan</t>
   </si>
   <si>
     <t>Kecamatan</t>
   </si>
   <si>
     <t>Sine</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>kasus</t>
   </si>
   <si>
     <t>Dinas Kesehatan</t>
   </si>
   <si>
     <t>Ngrambe</t>
   </si>
   <si>
     <t>Jogorogo</t>
   </si>