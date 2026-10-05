--- v0 (2026-05-18)
+++ v1 (2026-10-05)
@@ -65,90 +65,90 @@
   <si>
     <t>Sosial</t>
   </si>
   <si>
     <t>Jumlah PMKS di luar panti sosial (Lanjut Usia Terlantar) Menurut Kecamatan</t>
   </si>
   <si>
     <t>Kecamatan</t>
   </si>
   <si>
     <t>Sine</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Jiwa</t>
   </si>
   <si>
     <t>Dinas Sosial</t>
   </si>
   <si>
     <t>Ngrambe</t>
   </si>
   <si>
+    <t>Pitu</t>
+  </si>
+  <si>
     <t>Jogorogo</t>
   </si>
   <si>
     <t>Kendal</t>
   </si>
   <si>
     <t>Geneng</t>
   </si>
   <si>
     <t>Gerih</t>
   </si>
   <si>
     <t>Kwadungan</t>
   </si>
   <si>
     <t>Pangkur</t>
   </si>
   <si>
     <t>Karangjati</t>
   </si>
   <si>
     <t>Bringin</t>
   </si>
   <si>
     <t>Padas</t>
   </si>
   <si>
     <t>Kasreman</t>
   </si>
   <si>
     <t>Ngawi</t>
   </si>
   <si>
     <t>Paron</t>
   </si>
   <si>
     <t>Kedunggalar</t>
-  </si>
-[...1 lines deleted...]
-    <t>Pitu</t>
   </si>
   <si>
     <t>Widodaren</t>
   </si>
   <si>
     <t>Mantingan</t>
   </si>
   <si>
     <t>Karanganyar</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -665,722 +665,722 @@
       </c>
       <c r="R3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>17</v>
       </c>
       <c r="G4" t="s">
         <v>13</v>
       </c>
       <c r="H4">
-        <v>4851</v>
+        <v>2694</v>
       </c>
       <c r="I4">
-        <v>5817</v>
+        <v>3194</v>
       </c>
       <c r="J4">
-        <v>5673</v>
+        <v>3102</v>
       </c>
       <c r="K4">
-        <v>6262</v>
+        <v>3342</v>
       </c>
       <c r="L4">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="M4">
-        <v>5341</v>
+        <v>3999</v>
       </c>
       <c r="N4">
-        <v>5341</v>
+        <v>3999</v>
       </c>
       <c r="O4">
-        <v>219</v>
+        <v>195</v>
       </c>
       <c r="Q4" t="s">
         <v>14</v>
       </c>
       <c r="R4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
         <v>9</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" t="s">
         <v>18</v>
       </c>
       <c r="G5" t="s">
         <v>13</v>
       </c>
       <c r="H5">
-        <v>3895</v>
+        <v>4851</v>
       </c>
       <c r="I5">
-        <v>4613</v>
+        <v>5817</v>
       </c>
       <c r="J5">
-        <v>4524</v>
+        <v>5673</v>
       </c>
       <c r="K5">
-        <v>4987</v>
+        <v>6262</v>
       </c>
       <c r="L5">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="M5">
-        <v>6572</v>
+        <v>5341</v>
       </c>
       <c r="N5">
-        <v>6572</v>
+        <v>5341</v>
       </c>
       <c r="O5">
-        <v>171</v>
+        <v>219</v>
       </c>
       <c r="Q5" t="s">
         <v>14</v>
       </c>
       <c r="R5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>9</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>13</v>
       </c>
       <c r="H6">
-        <v>4148</v>
+        <v>3895</v>
       </c>
       <c r="I6">
-        <v>4867</v>
+        <v>4613</v>
       </c>
       <c r="J6">
-        <v>4797</v>
+        <v>4524</v>
       </c>
       <c r="K6">
-        <v>5194</v>
+        <v>4987</v>
       </c>
       <c r="L6">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="M6">
-        <v>4400</v>
+        <v>6572</v>
       </c>
       <c r="N6">
-        <v>4400</v>
+        <v>6572</v>
       </c>
       <c r="O6">
-        <v>328</v>
+        <v>171</v>
       </c>
       <c r="Q6" t="s">
         <v>14</v>
       </c>
       <c r="R6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7">
-        <v>3379</v>
+        <v>4148</v>
       </c>
       <c r="I7">
-        <v>4099</v>
+        <v>4867</v>
       </c>
       <c r="J7">
-        <v>3997</v>
+        <v>4797</v>
       </c>
       <c r="K7">
-        <v>4321</v>
+        <v>5194</v>
       </c>
       <c r="L7">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="M7">
-        <v>5852</v>
+        <v>4400</v>
       </c>
       <c r="N7">
-        <v>5852</v>
+        <v>4400</v>
       </c>
       <c r="O7">
-        <v>186</v>
+        <v>328</v>
       </c>
       <c r="Q7" t="s">
         <v>14</v>
       </c>
       <c r="R7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>9</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
         <v>13</v>
       </c>
       <c r="H8">
-        <v>2629</v>
+        <v>3379</v>
       </c>
       <c r="I8">
-        <v>3157</v>
+        <v>4099</v>
       </c>
       <c r="J8">
-        <v>3056</v>
+        <v>3997</v>
       </c>
       <c r="K8">
-        <v>3338</v>
+        <v>4321</v>
       </c>
       <c r="L8">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="M8">
-        <v>3806</v>
+        <v>5852</v>
       </c>
       <c r="N8">
-        <v>3806</v>
+        <v>5852</v>
       </c>
       <c r="O8">
-        <v>259</v>
+        <v>186</v>
       </c>
       <c r="Q8" t="s">
         <v>14</v>
       </c>
       <c r="R8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>9</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
       <c r="G9" t="s">
         <v>13</v>
       </c>
       <c r="H9">
-        <v>3260</v>
+        <v>2629</v>
       </c>
       <c r="I9">
-        <v>3937</v>
+        <v>3157</v>
       </c>
       <c r="J9">
-        <v>3903</v>
+        <v>3056</v>
       </c>
       <c r="K9">
-        <v>4362</v>
+        <v>3338</v>
       </c>
       <c r="L9">
-        <v>26</v>
+        <v>119</v>
       </c>
       <c r="M9">
-        <v>4665</v>
+        <v>3806</v>
       </c>
       <c r="N9">
-        <v>4665</v>
+        <v>3806</v>
       </c>
       <c r="O9">
-        <v>191</v>
+        <v>259</v>
       </c>
       <c r="Q9" t="s">
         <v>14</v>
       </c>
       <c r="R9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>9</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" t="s">
         <v>23</v>
       </c>
       <c r="G10" t="s">
         <v>13</v>
       </c>
       <c r="H10">
-        <v>5280</v>
+        <v>3260</v>
       </c>
       <c r="I10">
-        <v>6404</v>
+        <v>3937</v>
       </c>
       <c r="J10">
-        <v>6270</v>
+        <v>3903</v>
       </c>
       <c r="K10">
-        <v>6901</v>
+        <v>4362</v>
       </c>
       <c r="L10">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="M10">
-        <v>7629</v>
+        <v>4665</v>
       </c>
       <c r="N10">
-        <v>7629</v>
+        <v>4665</v>
       </c>
       <c r="O10">
-        <v>376</v>
+        <v>191</v>
       </c>
       <c r="Q10" t="s">
         <v>14</v>
       </c>
       <c r="R10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>9</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" t="s">
         <v>24</v>
       </c>
       <c r="G11" t="s">
         <v>13</v>
       </c>
       <c r="H11">
-        <v>3723</v>
+        <v>5280</v>
       </c>
       <c r="I11">
-        <v>4556</v>
+        <v>6404</v>
       </c>
       <c r="J11">
-        <v>4485</v>
+        <v>6270</v>
       </c>
       <c r="K11">
-        <v>5018</v>
+        <v>6901</v>
       </c>
       <c r="L11">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="M11">
-        <v>5130</v>
+        <v>7629</v>
       </c>
       <c r="N11">
-        <v>5130</v>
+        <v>7629</v>
       </c>
       <c r="O11">
-        <v>225</v>
+        <v>376</v>
       </c>
       <c r="Q11" t="s">
         <v>14</v>
       </c>
       <c r="R11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>9</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
         <v>25</v>
       </c>
       <c r="G12" t="s">
         <v>13</v>
       </c>
       <c r="H12">
-        <v>3451</v>
+        <v>3723</v>
       </c>
       <c r="I12">
-        <v>4087</v>
+        <v>4556</v>
       </c>
       <c r="J12">
-        <v>3930</v>
+        <v>4485</v>
       </c>
       <c r="K12">
-        <v>4407</v>
+        <v>5018</v>
       </c>
       <c r="L12">
-        <v>3</v>
+        <v>35</v>
       </c>
       <c r="M12">
-        <v>5008</v>
+        <v>5130</v>
       </c>
       <c r="N12">
-        <v>5008</v>
+        <v>5130</v>
       </c>
       <c r="O12">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="Q12" t="s">
         <v>14</v>
       </c>
       <c r="R12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>9</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" t="s">
         <v>26</v>
       </c>
       <c r="G13" t="s">
         <v>13</v>
       </c>
       <c r="H13">
-        <v>2287</v>
+        <v>3451</v>
       </c>
       <c r="I13">
-        <v>2770</v>
+        <v>4087</v>
       </c>
       <c r="J13">
-        <v>2742</v>
+        <v>3930</v>
       </c>
       <c r="K13">
-        <v>3076</v>
+        <v>4407</v>
       </c>
       <c r="L13">
-        <v>27</v>
+        <v>3</v>
       </c>
       <c r="M13">
-        <v>3415</v>
+        <v>5008</v>
       </c>
       <c r="N13">
-        <v>3415</v>
+        <v>5008</v>
       </c>
       <c r="O13">
-        <v>291</v>
+        <v>224</v>
       </c>
       <c r="Q13" t="s">
         <v>14</v>
       </c>
       <c r="R13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>9</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" t="s">
         <v>27</v>
       </c>
       <c r="G14" t="s">
         <v>13</v>
       </c>
       <c r="H14">
-        <v>4847</v>
+        <v>2287</v>
       </c>
       <c r="I14">
-        <v>5952</v>
+        <v>2770</v>
       </c>
       <c r="J14">
-        <v>5714</v>
+        <v>2742</v>
       </c>
       <c r="K14">
-        <v>6277</v>
+        <v>3076</v>
       </c>
       <c r="L14">
-        <v>5</v>
+        <v>27</v>
       </c>
       <c r="M14">
-        <v>6836</v>
+        <v>3415</v>
       </c>
       <c r="N14">
-        <v>6836</v>
+        <v>3415</v>
       </c>
       <c r="O14">
-        <v>263</v>
+        <v>291</v>
       </c>
       <c r="Q14" t="s">
         <v>14</v>
       </c>
       <c r="R14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>9</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" t="s">
         <v>28</v>
       </c>
       <c r="G15" t="s">
         <v>13</v>
       </c>
       <c r="H15">
-        <v>6041</v>
+        <v>4847</v>
       </c>
       <c r="I15">
-        <v>7176</v>
+        <v>5952</v>
       </c>
       <c r="J15">
-        <v>7121</v>
+        <v>5714</v>
       </c>
       <c r="K15">
-        <v>7843</v>
+        <v>6277</v>
       </c>
       <c r="L15">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="M15">
-        <v>10433</v>
+        <v>6836</v>
       </c>
       <c r="N15">
-        <v>10433</v>
+        <v>6836</v>
       </c>
       <c r="O15">
-        <v>351</v>
+        <v>263</v>
       </c>
       <c r="Q15" t="s">
         <v>14</v>
       </c>
       <c r="R15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>9</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" t="s">
         <v>29</v>
       </c>
       <c r="G16" t="s">
         <v>13</v>
       </c>
       <c r="H16">
-        <v>7639</v>
+        <v>6041</v>
       </c>
       <c r="I16">
-        <v>9014</v>
+        <v>7176</v>
       </c>
       <c r="J16">
-        <v>8634</v>
+        <v>7121</v>
       </c>
       <c r="K16">
-        <v>9511</v>
+        <v>7843</v>
       </c>
       <c r="L16">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="M16">
-        <v>8351</v>
+        <v>10433</v>
       </c>
       <c r="N16">
-        <v>8351</v>
+        <v>10433</v>
       </c>
       <c r="O16">
-        <v>255</v>
+        <v>351</v>
       </c>
       <c r="Q16" t="s">
         <v>14</v>
       </c>
       <c r="R16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>9</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" t="s">
         <v>30</v>
       </c>
       <c r="G17" t="s">
         <v>13</v>
       </c>
       <c r="H17">
-        <v>2694</v>
+        <v>7639</v>
       </c>
       <c r="I17">
-        <v>3194</v>
+        <v>9014</v>
       </c>
       <c r="J17">
-        <v>3102</v>
+        <v>8634</v>
       </c>
       <c r="K17">
-        <v>3342</v>
+        <v>9511</v>
       </c>
       <c r="L17">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="M17">
-        <v>3999</v>
+        <v>8351</v>
       </c>
       <c r="N17">
-        <v>3999</v>
+        <v>8351</v>
       </c>
       <c r="O17">
-        <v>195</v>
+        <v>255</v>
       </c>
       <c r="Q17" t="s">
         <v>14</v>
       </c>
       <c r="R17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>9</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" t="s">
         <v>31</v>
       </c>
       <c r="G18" t="s">