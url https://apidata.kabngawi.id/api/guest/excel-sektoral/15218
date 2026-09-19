--- v0 (2026-05-20)
+++ v1 (2026-09-19)
@@ -44,51 +44,51 @@
   <si>
     <t>Urusan</t>
   </si>
   <si>
     <t>Indikator</t>
   </si>
   <si>
     <t>Tipe Sub Indikator</t>
   </si>
   <si>
     <t>Sub Indikator</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Produsen Data / Sumber Data</t>
   </si>
   <si>
     <t>Kebencanaan</t>
   </si>
   <si>
-    <t>Jumlah rumah yang terkena bencana alam menurut kecamatan</t>
+    <t>Jumlah rumah yang terkena bencana alam Menurut Kecamatan</t>
   </si>
   <si>
     <t>Kecamatan</t>
   </si>
   <si>
     <t>Sine</t>
   </si>
   <si>
     <t>Semester</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Rumah</t>
   </si>
   <si>
     <t>Badan Penanggulangan Bencana Daerah</t>
   </si>
   <si>
     <t>Ngrambe</t>
   </si>
   <si>
     <t>Jogorogo</t>
   </si>