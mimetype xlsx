--- v0 (2026-05-28)
+++ v1 (2026-10-08)
@@ -50,102 +50,102 @@
   <si>
     <t>Tipe Sub Indikator</t>
   </si>
   <si>
     <t>Sub Indikator</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Produsen Data / Sumber Data</t>
   </si>
   <si>
     <t>Kesehatan</t>
   </si>
   <si>
     <t>Jumlah Tenaga Kesehatan Dokter Spesialis Menurut Kecamatan</t>
   </si>
   <si>
     <t>Kecamatan</t>
   </si>
   <si>
+    <t>Pangkur</t>
+  </si>
+  <si>
+    <t>Semester</t>
+  </si>
+  <si>
+    <t>Orang</t>
+  </si>
+  <si>
+    <t>Dinas Kesehatan</t>
+  </si>
+  <si>
     <t>Bringin</t>
   </si>
   <si>
-    <t>Semester</t>
-[...7 lines deleted...]
-  <si>
     <t>Geneng</t>
   </si>
   <si>
     <t>Gerih</t>
   </si>
   <si>
     <t>Jogorogo</t>
   </si>
   <si>
     <t>Karanganyar</t>
   </si>
   <si>
     <t>Karangjati</t>
   </si>
   <si>
     <t>Kasreman</t>
   </si>
   <si>
     <t>Kedunggalar</t>
   </si>
   <si>
     <t>Kendal</t>
   </si>
   <si>
     <t>Kwadungan</t>
   </si>
   <si>
     <t>Mantingan</t>
   </si>
   <si>
     <t>Ngawi</t>
   </si>
   <si>
     <t>Ngrambe</t>
   </si>
   <si>
     <t>Padas</t>
-  </si>
-[...1 lines deleted...]
-    <t>Pangkur</t>
   </si>
   <si>
     <t>Paron</t>
   </si>
   <si>
     <t>Pitu</t>
   </si>
   <si>
     <t>Sine</t>
   </si>
   <si>
     <t>Widodaren</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -630,107 +630,107 @@
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" t="s">
         <v>16</v>
       </c>
       <c r="G3" t="s">
         <v>13</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="N3">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="O3">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="Q3" t="s">
         <v>14</v>
       </c>
       <c r="R3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>17</v>
       </c>
       <c r="G4" t="s">
         <v>13</v>
       </c>
       <c r="H4">
         <v>0</v>
       </c>
       <c r="I4">
         <v>0</v>
       </c>
       <c r="J4">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0</v>
       </c>
       <c r="L4">
         <v>0</v>
       </c>
       <c r="M4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="N4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="O4">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="Q4" t="s">
         <v>14</v>
       </c>
       <c r="R4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
         <v>9</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" t="s">
         <v>18</v>
       </c>
       <c r="G5" t="s">
@@ -1080,157 +1080,157 @@
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
         <v>25</v>
       </c>
       <c r="G12" t="s">
         <v>13</v>
       </c>
       <c r="H12">
         <v>0</v>
       </c>
       <c r="I12">
         <v>0</v>
       </c>
       <c r="J12">
         <v>0</v>
       </c>
       <c r="K12">
         <v>0</v>
       </c>
       <c r="L12">
         <v>0</v>
       </c>
       <c r="M12">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="N12">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="O12">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="Q12" t="s">
         <v>14</v>
       </c>
       <c r="R12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>9</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" t="s">
         <v>26</v>
       </c>
       <c r="G13" t="s">
         <v>13</v>
       </c>
       <c r="H13">
         <v>0</v>
       </c>
       <c r="I13">
         <v>0</v>
       </c>
       <c r="J13">
         <v>0</v>
       </c>
       <c r="K13">
         <v>0</v>
       </c>
       <c r="L13">
         <v>0</v>
       </c>
       <c r="M13">
-        <v>103</v>
+        <v>11</v>
       </c>
       <c r="N13">
-        <v>131</v>
+        <v>12</v>
       </c>
       <c r="O13">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="Q13" t="s">
         <v>14</v>
       </c>
       <c r="R13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>9</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" t="s">
         <v>27</v>
       </c>
       <c r="G14" t="s">
         <v>13</v>
       </c>
       <c r="H14">
         <v>0</v>
       </c>
       <c r="I14">
         <v>0</v>
       </c>
       <c r="J14">
         <v>0</v>
       </c>
       <c r="K14">
         <v>0</v>
       </c>
       <c r="L14">
         <v>0</v>
       </c>
       <c r="M14">
-        <v>0</v>
+        <v>103</v>
       </c>
       <c r="N14">
-        <v>0</v>
+        <v>131</v>
       </c>
       <c r="O14">
-        <v>0</v>
+        <v>112</v>
       </c>
       <c r="Q14" t="s">
         <v>14</v>
       </c>
       <c r="R14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>9</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" t="s">
         <v>28</v>
       </c>
       <c r="G15" t="s">