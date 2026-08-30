--- v0 (2026-05-19)
+++ v1 (2026-08-30)
@@ -50,117 +50,117 @@
   <si>
     <t>Tipe Sub Indikator</t>
   </si>
   <si>
     <t>Sub Indikator</t>
   </si>
   <si>
     <t>Frekuensi</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Produsen Data / Sumber Data</t>
   </si>
   <si>
     <t>Kesehatan</t>
   </si>
   <si>
     <t>Jumlah Status Gizi Balita Wasting (BB/TB) Berdasarkan Indeks Menurut Kecamatan</t>
   </si>
   <si>
     <t>Kecamatan</t>
   </si>
   <si>
+    <t>Geneng</t>
+  </si>
+  <si>
+    <t>Semester</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Balita</t>
+  </si>
+  <si>
+    <t>Dinas Kesehatan</t>
+  </si>
+  <si>
+    <t>Gerih</t>
+  </si>
+  <si>
+    <t>Jogorogo</t>
+  </si>
+  <si>
+    <t>Karanganyar</t>
+  </si>
+  <si>
+    <t>Karangjati</t>
+  </si>
+  <si>
+    <t>Kasreman</t>
+  </si>
+  <si>
+    <t>Kedunggalar</t>
+  </si>
+  <si>
+    <t>Kendal</t>
+  </si>
+  <si>
+    <t>Kwadungan</t>
+  </si>
+  <si>
+    <t>Mantingan</t>
+  </si>
+  <si>
+    <t>Ngawi</t>
+  </si>
+  <si>
+    <t>Ngrambe</t>
+  </si>
+  <si>
+    <t>Padas</t>
+  </si>
+  <si>
+    <t>Pangkur</t>
+  </si>
+  <si>
+    <t>Pitu</t>
+  </si>
+  <si>
+    <t>Sine</t>
+  </si>
+  <si>
+    <t>Widodaren</t>
+  </si>
+  <si>
     <t>Bringin</t>
   </si>
   <si>
-    <t>Semester</t>
-[...52 lines deleted...]
-  <si>
     <t>Paron</t>
-  </si>
-[...7 lines deleted...]
-    <t>Widodaren</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -571,969 +571,969 @@
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
       <c r="H2" t="s">
         <v>14</v>
       </c>
       <c r="I2">
-        <v>83</v>
+        <v>125</v>
       </c>
       <c r="J2">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="K2">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="L2">
-        <v>44</v>
+        <v>151</v>
       </c>
       <c r="M2">
-        <v>77</v>
+        <v>123</v>
       </c>
       <c r="N2">
-        <v>125</v>
+        <v>142</v>
       </c>
       <c r="O2">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="Q2" t="s">
         <v>15</v>
       </c>
       <c r="R2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3" t="s">
         <v>13</v>
       </c>
       <c r="H3" t="s">
         <v>14</v>
       </c>
       <c r="I3">
-        <v>125</v>
+        <v>31</v>
       </c>
       <c r="J3">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="K3">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="L3">
-        <v>151</v>
+        <v>101</v>
       </c>
       <c r="M3">
-        <v>123</v>
+        <v>106</v>
       </c>
       <c r="N3">
-        <v>142</v>
+        <v>114</v>
       </c>
       <c r="O3">
-        <v>120</v>
+        <v>143</v>
       </c>
       <c r="Q3" t="s">
         <v>15</v>
       </c>
       <c r="R3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>18</v>
       </c>
       <c r="G4" t="s">
         <v>13</v>
       </c>
       <c r="H4" t="s">
         <v>14</v>
       </c>
       <c r="I4">
-        <v>31</v>
+        <v>182</v>
       </c>
       <c r="J4">
-        <v>9</v>
+        <v>121</v>
       </c>
       <c r="K4">
-        <v>50</v>
+        <v>233</v>
       </c>
       <c r="L4">
-        <v>101</v>
+        <v>182</v>
       </c>
       <c r="M4">
-        <v>106</v>
+        <v>156</v>
       </c>
       <c r="N4">
-        <v>114</v>
+        <v>369</v>
       </c>
       <c r="O4">
-        <v>143</v>
+        <v>209</v>
       </c>
       <c r="Q4" t="s">
         <v>15</v>
       </c>
       <c r="R4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
         <v>9</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>13</v>
       </c>
       <c r="H5" t="s">
         <v>14</v>
       </c>
       <c r="I5">
-        <v>182</v>
+        <v>120</v>
       </c>
       <c r="J5">
-        <v>121</v>
+        <v>155</v>
       </c>
       <c r="K5">
-        <v>233</v>
+        <v>89</v>
       </c>
       <c r="L5">
-        <v>182</v>
+        <v>61</v>
       </c>
       <c r="M5">
-        <v>156</v>
+        <v>71</v>
       </c>
       <c r="N5">
-        <v>369</v>
+        <v>91</v>
       </c>
       <c r="O5">
-        <v>209</v>
+        <v>120</v>
       </c>
       <c r="Q5" t="s">
         <v>15</v>
       </c>
       <c r="R5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>9</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
       <c r="G6" t="s">
         <v>13</v>
       </c>
       <c r="H6" t="s">
         <v>14</v>
       </c>
       <c r="I6">
-        <v>120</v>
+        <v>136</v>
       </c>
       <c r="J6">
-        <v>155</v>
+        <v>84</v>
       </c>
       <c r="K6">
-        <v>89</v>
+        <v>70</v>
       </c>
       <c r="L6">
-        <v>61</v>
+        <v>137</v>
       </c>
       <c r="M6">
-        <v>71</v>
+        <v>129</v>
       </c>
       <c r="N6">
-        <v>91</v>
+        <v>130</v>
       </c>
       <c r="O6">
-        <v>120</v>
+        <v>136</v>
       </c>
       <c r="Q6" t="s">
         <v>15</v>
       </c>
       <c r="R6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7">
-        <v>136</v>
+        <v>53</v>
       </c>
       <c r="J7">
-        <v>84</v>
+        <v>29</v>
       </c>
       <c r="K7">
-        <v>70</v>
+        <v>13</v>
       </c>
       <c r="L7">
-        <v>137</v>
+        <v>46</v>
       </c>
       <c r="M7">
-        <v>129</v>
+        <v>80</v>
       </c>
       <c r="N7">
-        <v>130</v>
+        <v>72</v>
       </c>
       <c r="O7">
-        <v>136</v>
+        <v>302</v>
       </c>
       <c r="Q7" t="s">
         <v>15</v>
       </c>
       <c r="R7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>9</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>13</v>
       </c>
       <c r="H8" t="s">
         <v>14</v>
       </c>
       <c r="I8">
-        <v>53</v>
+        <v>193</v>
       </c>
       <c r="J8">
-        <v>29</v>
+        <v>267</v>
       </c>
       <c r="K8">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="L8">
-        <v>46</v>
+        <v>123</v>
       </c>
       <c r="M8">
-        <v>80</v>
+        <v>249</v>
       </c>
       <c r="N8">
-        <v>72</v>
+        <v>218</v>
       </c>
       <c r="O8">
-        <v>302</v>
+        <v>272</v>
       </c>
       <c r="Q8" t="s">
         <v>15</v>
       </c>
       <c r="R8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>9</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
       <c r="G9" t="s">
         <v>13</v>
       </c>
       <c r="H9" t="s">
         <v>14</v>
       </c>
       <c r="I9">
-        <v>193</v>
+        <v>236</v>
       </c>
       <c r="J9">
-        <v>267</v>
+        <v>77</v>
       </c>
       <c r="K9">
-        <v>57</v>
+        <v>100</v>
       </c>
       <c r="L9">
-        <v>123</v>
+        <v>111</v>
       </c>
       <c r="M9">
-        <v>249</v>
+        <v>108</v>
       </c>
       <c r="N9">
-        <v>218</v>
+        <v>133</v>
       </c>
       <c r="O9">
-        <v>272</v>
+        <v>211</v>
       </c>
       <c r="Q9" t="s">
         <v>15</v>
       </c>
       <c r="R9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>9</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" t="s">
         <v>24</v>
       </c>
       <c r="G10" t="s">
         <v>13</v>
       </c>
       <c r="H10" t="s">
         <v>14</v>
       </c>
       <c r="I10">
-        <v>236</v>
+        <v>56</v>
       </c>
       <c r="J10">
-        <v>77</v>
+        <v>48</v>
       </c>
       <c r="K10">
-        <v>100</v>
+        <v>76</v>
       </c>
       <c r="L10">
-        <v>111</v>
+        <v>78</v>
       </c>
       <c r="M10">
-        <v>108</v>
+        <v>67</v>
       </c>
       <c r="N10">
-        <v>133</v>
+        <v>81</v>
       </c>
       <c r="O10">
-        <v>211</v>
+        <v>109</v>
       </c>
       <c r="Q10" t="s">
         <v>15</v>
       </c>
       <c r="R10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>9</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" t="s">
         <v>25</v>
       </c>
       <c r="G11" t="s">
         <v>13</v>
       </c>
       <c r="H11" t="s">
         <v>14</v>
       </c>
       <c r="I11">
-        <v>56</v>
+        <v>92</v>
       </c>
       <c r="J11">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="K11">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="L11">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="M11">
-        <v>67</v>
+        <v>97</v>
       </c>
       <c r="N11">
-        <v>81</v>
+        <v>138</v>
       </c>
       <c r="O11">
-        <v>109</v>
+        <v>162</v>
       </c>
       <c r="Q11" t="s">
         <v>15</v>
       </c>
       <c r="R11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>9</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
         <v>26</v>
       </c>
       <c r="G12" t="s">
         <v>13</v>
       </c>
       <c r="H12" t="s">
         <v>14</v>
       </c>
       <c r="I12">
-        <v>92</v>
+        <v>339</v>
       </c>
       <c r="J12">
-        <v>58</v>
+        <v>164</v>
       </c>
       <c r="K12">
-        <v>89</v>
+        <v>228</v>
       </c>
       <c r="L12">
-        <v>90</v>
+        <v>201</v>
       </c>
       <c r="M12">
-        <v>97</v>
+        <v>249</v>
       </c>
       <c r="N12">
-        <v>138</v>
+        <v>280</v>
       </c>
       <c r="O12">
-        <v>162</v>
+        <v>372</v>
       </c>
       <c r="Q12" t="s">
         <v>15</v>
       </c>
       <c r="R12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>9</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" t="s">
         <v>27</v>
       </c>
       <c r="G13" t="s">
         <v>13</v>
       </c>
       <c r="H13" t="s">
         <v>14</v>
       </c>
       <c r="I13">
-        <v>339</v>
+        <v>123</v>
       </c>
       <c r="J13">
-        <v>164</v>
+        <v>71</v>
       </c>
       <c r="K13">
-        <v>228</v>
+        <v>24</v>
       </c>
       <c r="L13">
-        <v>201</v>
+        <v>89</v>
       </c>
       <c r="M13">
-        <v>249</v>
+        <v>83</v>
       </c>
       <c r="N13">
-        <v>280</v>
+        <v>103</v>
       </c>
       <c r="O13">
-        <v>372</v>
+        <v>87</v>
       </c>
       <c r="Q13" t="s">
         <v>15</v>
       </c>
       <c r="R13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>9</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" t="s">
         <v>28</v>
       </c>
       <c r="G14" t="s">
         <v>13</v>
       </c>
       <c r="H14" t="s">
         <v>14</v>
       </c>
       <c r="I14">
-        <v>123</v>
+        <v>24</v>
       </c>
       <c r="J14">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="K14">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="L14">
-        <v>89</v>
+        <v>124</v>
       </c>
       <c r="M14">
-        <v>83</v>
+        <v>102</v>
       </c>
       <c r="N14">
-        <v>103</v>
+        <v>130</v>
       </c>
       <c r="O14">
-        <v>87</v>
+        <v>141</v>
       </c>
       <c r="Q14" t="s">
         <v>15</v>
       </c>
       <c r="R14" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>9</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" t="s">
         <v>29</v>
       </c>
       <c r="G15" t="s">
         <v>13</v>
       </c>
       <c r="H15" t="s">
         <v>14</v>
       </c>
       <c r="I15">
-        <v>24</v>
+        <v>82</v>
       </c>
       <c r="J15">
-        <v>24</v>
+        <v>62</v>
       </c>
       <c r="K15">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="L15">
-        <v>124</v>
+        <v>70</v>
       </c>
       <c r="M15">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="N15">
-        <v>130</v>
+        <v>106</v>
       </c>
       <c r="O15">
-        <v>141</v>
+        <v>113</v>
       </c>
       <c r="Q15" t="s">
         <v>15</v>
       </c>
       <c r="R15" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>9</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" t="s">
         <v>30</v>
       </c>
       <c r="G16" t="s">
         <v>13</v>
       </c>
       <c r="H16" t="s">
         <v>14</v>
       </c>
       <c r="I16">
-        <v>82</v>
+        <v>113</v>
       </c>
       <c r="J16">
-        <v>62</v>
+        <v>83</v>
       </c>
       <c r="K16">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="L16">
-        <v>70</v>
+        <v>172</v>
       </c>
       <c r="M16">
-        <v>101</v>
+        <v>83</v>
       </c>
       <c r="N16">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="O16">
-        <v>113</v>
+        <v>141</v>
       </c>
       <c r="Q16" t="s">
         <v>15</v>
       </c>
       <c r="R16" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>9</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" t="s">
         <v>31</v>
       </c>
       <c r="G17" t="s">
         <v>13</v>
       </c>
       <c r="H17" t="s">
         <v>14</v>
       </c>
       <c r="I17">
-        <v>205</v>
+        <v>148</v>
       </c>
       <c r="J17">
-        <v>277</v>
+        <v>161</v>
       </c>
       <c r="K17">
-        <v>140</v>
+        <v>5</v>
       </c>
       <c r="L17">
-        <v>261</v>
+        <v>145</v>
       </c>
       <c r="M17">
-        <v>380</v>
+        <v>159</v>
       </c>
       <c r="N17">
-        <v>344</v>
+        <v>167</v>
       </c>
       <c r="O17">
-        <v>340</v>
+        <v>124</v>
       </c>
       <c r="Q17" t="s">
         <v>15</v>
       </c>
       <c r="R17" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>9</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" t="s">
         <v>32</v>
       </c>
       <c r="G18" t="s">
         <v>13</v>
       </c>
       <c r="H18" t="s">
         <v>14</v>
       </c>
       <c r="I18">
-        <v>113</v>
+        <v>287</v>
       </c>
       <c r="J18">
-        <v>83</v>
+        <v>234</v>
       </c>
       <c r="K18">
-        <v>32</v>
+        <v>125</v>
       </c>
       <c r="L18">
-        <v>172</v>
+        <v>324</v>
       </c>
       <c r="M18">
-        <v>83</v>
+        <v>224</v>
       </c>
       <c r="N18">
-        <v>107</v>
+        <v>266</v>
       </c>
       <c r="O18">
-        <v>141</v>
+        <v>233</v>
       </c>
       <c r="Q18" t="s">
         <v>15</v>
       </c>
       <c r="R18" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>9</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19" t="s">
         <v>33</v>
       </c>
       <c r="G19" t="s">
         <v>13</v>
       </c>
       <c r="H19" t="s">
         <v>14</v>
       </c>
       <c r="I19">
-        <v>148</v>
+        <v>83</v>
       </c>
       <c r="J19">
-        <v>161</v>
+        <v>43</v>
       </c>
       <c r="K19">
-        <v>5</v>
+        <v>65</v>
       </c>
       <c r="L19">
-        <v>145</v>
+        <v>44</v>
       </c>
       <c r="M19">
-        <v>159</v>
+        <v>77</v>
       </c>
       <c r="N19">
-        <v>167</v>
+        <v>125</v>
       </c>
       <c r="O19">
         <v>124</v>
       </c>
       <c r="Q19" t="s">
         <v>15</v>
       </c>
       <c r="R19" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:18">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>9</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" t="s">
         <v>34</v>
       </c>
       <c r="G20" t="s">
         <v>13</v>
       </c>
       <c r="H20" t="s">
         <v>14</v>
       </c>
       <c r="I20">
-        <v>287</v>
+        <v>205</v>
       </c>
       <c r="J20">
-        <v>234</v>
+        <v>277</v>
       </c>
       <c r="K20">
-        <v>125</v>
+        <v>140</v>
       </c>
       <c r="L20">
-        <v>324</v>
+        <v>261</v>
       </c>
       <c r="M20">
-        <v>224</v>
+        <v>380</v>
       </c>
       <c r="N20">
-        <v>266</v>
+        <v>344</v>
       </c>
       <c r="O20">
-        <v>233</v>
+        <v>340</v>
       </c>
       <c r="Q20" t="s">
         <v>15</v>
       </c>
       <c r="R20" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>