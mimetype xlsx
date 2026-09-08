--- v0 (2026-07-13)
+++ v1 (2026-09-08)
@@ -83,72 +83,72 @@
   <si>
     <t>Dinas Kesehatan</t>
   </si>
   <si>
     <t>Geneng</t>
   </si>
   <si>
     <t>Gerih</t>
   </si>
   <si>
     <t>Jogorogo</t>
   </si>
   <si>
     <t>Karanganyar</t>
   </si>
   <si>
     <t>Karangjati</t>
   </si>
   <si>
     <t>Kasreman</t>
   </si>
   <si>
     <t>Kedunggalar</t>
   </si>
   <si>
+    <t>Kwadungan</t>
+  </si>
+  <si>
+    <t>Mantingan</t>
+  </si>
+  <si>
+    <t>Ngawi</t>
+  </si>
+  <si>
+    <t>Ngrambe</t>
+  </si>
+  <si>
+    <t>Padas</t>
+  </si>
+  <si>
+    <t>Pangkur</t>
+  </si>
+  <si>
+    <t>Paron</t>
+  </si>
+  <si>
     <t>Kendal</t>
-  </si>
-[...19 lines deleted...]
-    <t>Paron</t>
   </si>
   <si>
     <t>Pitu</t>
   </si>
   <si>
     <t>Sine</t>
   </si>
   <si>
     <t>Widodaren</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -965,422 +965,422 @@
       </c>
       <c r="R9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>9</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" t="s">
         <v>23</v>
       </c>
       <c r="G10" t="s">
         <v>13</v>
       </c>
       <c r="H10">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I10">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J10">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K10">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L10">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="M10">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="N10">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="O10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q10" t="s">
         <v>14</v>
       </c>
       <c r="R10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>9</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" t="s">
         <v>24</v>
       </c>
       <c r="G11" t="s">
         <v>13</v>
       </c>
       <c r="H11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I11">
         <v>1</v>
       </c>
       <c r="J11">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="K11">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L11">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="M11">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N11">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="O11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q11" t="s">
         <v>14</v>
       </c>
       <c r="R11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>9</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
         <v>25</v>
       </c>
       <c r="G12" t="s">
         <v>13</v>
       </c>
       <c r="H12">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="I12">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="J12">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="K12">
-        <v>1</v>
+        <v>33</v>
       </c>
       <c r="L12">
-        <v>6</v>
+        <v>58</v>
       </c>
       <c r="M12">
-        <v>1</v>
+        <v>48</v>
       </c>
       <c r="N12">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="O12">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="Q12" t="s">
         <v>14</v>
       </c>
       <c r="R12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>9</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" t="s">
         <v>26</v>
       </c>
       <c r="G13" t="s">
         <v>13</v>
       </c>
       <c r="H13">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="I13">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="J13">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="K13">
-        <v>33</v>
+        <v>1</v>
       </c>
       <c r="L13">
-        <v>58</v>
+        <v>5</v>
       </c>
       <c r="M13">
-        <v>48</v>
+        <v>1</v>
       </c>
       <c r="N13">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="O13">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="Q13" t="s">
         <v>14</v>
       </c>
       <c r="R13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>9</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" t="s">
         <v>27</v>
       </c>
       <c r="G14" t="s">
         <v>13</v>
       </c>
       <c r="H14">
+        <v>6</v>
+      </c>
+      <c r="I14">
+        <v>2</v>
+      </c>
+      <c r="J14">
+        <v>4</v>
+      </c>
+      <c r="K14">
+        <v>2</v>
+      </c>
+      <c r="L14">
+        <v>3</v>
+      </c>
+      <c r="M14">
         <v>5</v>
       </c>
-      <c r="I14">
-[...8 lines deleted...]
-      <c r="L14">
+      <c r="N14">
+        <v>4</v>
+      </c>
+      <c r="O14">
         <v>5</v>
-      </c>
-[...7 lines deleted...]
-        <v>1</v>
       </c>
       <c r="Q14" t="s">
         <v>14</v>
       </c>
       <c r="R14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>9</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" t="s">
         <v>28</v>
       </c>
       <c r="G15" t="s">
         <v>13</v>
       </c>
       <c r="H15">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="I15">
         <v>2</v>
       </c>
       <c r="J15">
         <v>4</v>
       </c>
       <c r="K15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L15">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="M15">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="N15">
         <v>4</v>
       </c>
       <c r="O15">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="Q15" t="s">
         <v>14</v>
       </c>
       <c r="R15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>9</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" t="s">
         <v>29</v>
       </c>
       <c r="G16" t="s">
         <v>13</v>
       </c>
       <c r="H16">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c r="I16">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="J16">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="K16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L16">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="M16">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="N16">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="O16">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="Q16" t="s">
         <v>14</v>
       </c>
       <c r="R16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:18">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>9</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" t="s">
         <v>30</v>
       </c>
       <c r="G17" t="s">
         <v>13</v>
       </c>
       <c r="H17">
-        <v>19</v>
+        <v>3</v>
       </c>
       <c r="I17">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="J17">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="K17">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="L17">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="M17">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="N17">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="O17">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="Q17" t="s">
         <v>14</v>
       </c>
       <c r="R17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>9</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" t="s">
         <v>31</v>
       </c>
       <c r="G18" t="s">